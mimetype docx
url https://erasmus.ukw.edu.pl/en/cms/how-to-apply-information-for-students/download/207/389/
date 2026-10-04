--- v0 (2026-05-31)
+++ v1 (2026-10-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4CB68AF0" w14:textId="78C363E6" w:rsidR="00B261DA" w:rsidRDefault="00B261DA" w:rsidP="00B261DA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="36"/>
           <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B261DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="36"/>
           <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -169,287 +169,107 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9A0A7C" w14:textId="77777777" w:rsidR="00232617" w:rsidRPr="004E35C5" w:rsidRDefault="00232617" w:rsidP="00232617">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09AC721B" w14:textId="70BB9B90" w:rsidR="007C21B5" w:rsidRPr="004E35C5" w:rsidRDefault="009A0A11">
+    <w:p w14:paraId="7571D5EF" w14:textId="4C353F29" w:rsidR="00585F51" w:rsidRDefault="009A0A11" w:rsidP="00B261DA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00B261DA" w:rsidRPr="0070099A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Sprachpraxis – Grundkurs (A0–A2) – für die Gruppe ohne Vorkenntnisse 15 ECTS</w:t>
       </w:r>
       <w:r w:rsidR="0070099A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0070099A" w:rsidRPr="0070099A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Manchmal werden die Lehrveranstaltungen teilweise auf Polnisch durchgeführt</w:t>
       </w:r>
       <w:r w:rsidR="0070099A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E08F9B2" w14:textId="0597CD41" w:rsidR="009A0A11" w:rsidRPr="009A0A11" w:rsidRDefault="009A0A11">
-[...184 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="1E85DFAA" w14:textId="77777777" w:rsidR="00BA338B" w:rsidRPr="00BA338B" w:rsidRDefault="00BA338B" w:rsidP="00B261DA">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14381808" w14:textId="519E3DB4" w:rsidR="00B261DA" w:rsidRPr="00CC46BE" w:rsidRDefault="00B261DA" w:rsidP="00B261DA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC46BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1059,157 +879,99 @@
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> 3,5 ECTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="657193D1" w14:textId="66C80577" w:rsidR="00831A08" w:rsidRPr="004E35C5" w:rsidRDefault="00831A08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E35C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Literatur des deutschsprachigen Raums 3 ECTS</w:t>
-      </w:r>
-[...56 lines deleted...]
-        <w:t> 4ECTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEB030F" w14:textId="65D3E270" w:rsidR="00C329AA" w:rsidRPr="004E35C5" w:rsidRDefault="00C329AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C329AA" w:rsidRPr="004E35C5" w:rsidSect="00CC2208">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31500802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D11CCADA"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1446,107 +1208,113 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="145322377">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="65955574">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="436217413">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="134"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="126"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B261DA"/>
     <w:rsid w:val="00232617"/>
+    <w:rsid w:val="002B7CBE"/>
     <w:rsid w:val="003B48CA"/>
     <w:rsid w:val="004E35C5"/>
+    <w:rsid w:val="00585F51"/>
     <w:rsid w:val="0070099A"/>
     <w:rsid w:val="007C21B5"/>
     <w:rsid w:val="008175D0"/>
     <w:rsid w:val="00831A08"/>
+    <w:rsid w:val="008F1228"/>
     <w:rsid w:val="009A0A11"/>
-    <w:rsid w:val="00B261DA"/>
+    <w:rsid w:val="00AB460F"/>
+    <w:rsid w:val="00B261DA"/>
+    <w:rsid w:val="00BA338B"/>
     <w:rsid w:val="00BD4F1E"/>
     <w:rsid w:val="00C329AA"/>
     <w:rsid w:val="00CC2208"/>
     <w:rsid w:val="00CC46BE"/>
+    <w:rsid w:val="00D7337E"/>
     <w:rsid w:val="00E73566"/>
     <w:rsid w:val="00FD0AE2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0BAC5141"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D3855413-CE8D-E14D-B365-2C56984E122F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2477,51 +2245,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E35C5"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0AE2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://germanistik.ukw.edu.pl/jednostka/de-germanistyka/stundenplaene" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -2787,69 +2555,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>167</Words>
-  <Characters>1093</Characters>
+  <Words>113</Words>
+  <Characters>787</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1227</CharactersWithSpaces>
+  <CharactersWithSpaces>897</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Julia Sowacka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>